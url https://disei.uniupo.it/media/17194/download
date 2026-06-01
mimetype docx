--- v0 (2026-02-27)
+++ v1 (2026-06-01)
@@ -1,70 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="57FC788C" w14:textId="77777777" w:rsidR="006D1DF1" w:rsidRDefault="006D1DF1" w:rsidP="006D1DF1"/>
-    <w:p w14:paraId="62C8A99C" w14:textId="77777777" w:rsidR="00886808" w:rsidRDefault="00886808" w:rsidP="006D1DF1"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="391A385A" w14:textId="77777777" w:rsidR="00886808" w:rsidRDefault="00886808" w:rsidP="006D1DF1"/>
     <w:p w14:paraId="3DF09B5A" w14:textId="77777777" w:rsidR="00886808" w:rsidRDefault="00886808" w:rsidP="006D1DF1"/>
-    <w:p w14:paraId="24B3B00A" w14:textId="77777777" w:rsidR="006939CE" w:rsidRDefault="006939CE" w:rsidP="006939CE"/>
     <w:p w14:paraId="1C75402F" w14:textId="25AC03EF" w:rsidR="006939CE" w:rsidRDefault="006939CE" w:rsidP="006939CE"/>
     <w:p w14:paraId="7A527B0B" w14:textId="5D591099" w:rsidR="000A75E6" w:rsidRPr="003433EF" w:rsidRDefault="000A75E6" w:rsidP="00E23D50">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:spacing w:val="-10"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003433EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>ALLEGATO</w:t>
       </w:r>
       <w:r w:rsidRPr="003433EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:spacing w:val="-2"/>
@@ -102,140 +98,111 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53463470" w14:textId="77777777" w:rsidR="00E23D50" w:rsidRPr="00E23D50" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E23D50">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Al Direttore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6BFC01" w14:textId="5C4EBA19" w:rsidR="000A75E6" w:rsidRPr="00E23D50" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="4D6BFC01" w14:textId="1BD4B679" w:rsidR="000A75E6" w:rsidRPr="00E23D50" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E23D50">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del Dipartimento di Studi per l’Economia e l’Impresa (DISEI)</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t xml:space="preserve"> del Dipartimento di </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7603E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Studi per l’Economia e l’Impresa </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E23D50">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Prof. Massimo Cavino</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t>(DI</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7603E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>SEI</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E23D50">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Via E. Perrone, 18</w:t>
-[...22 lines deleted...]
-        <w:t>28100 Novara</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27CFE729" w14:textId="0AE79324" w:rsidR="000A75E6" w:rsidRDefault="000A75E6" w:rsidP="00E23D50">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71049402" w14:textId="77777777" w:rsidR="00E23D50" w:rsidRDefault="00E23D50" w:rsidP="00E23D50">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DE3E144" w14:textId="2919F393" w:rsidR="000A75E6" w:rsidRDefault="00E23D50" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Titolo"/>
@@ -322,51 +289,51 @@
               <w:placeholder>
                 <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:rStyle w:val="Stile1"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
               <w:r w:rsidRPr="00502D06">
                 <w:rPr>
                   <w:rStyle w:val="Testosegnaposto"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0B83253C" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="41381E60" w14:textId="4C95683F" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="007D6765">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="244"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>C.F.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
@@ -375,373 +342,295 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-5"/>
           </w:rPr>
           <w:id w:val="-920175796"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00502D06">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:i/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="20F22FD4" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:ind w:right="319"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>CHIEDE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0621A186" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="22"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1806B4A9" w14:textId="329BC4BE" w:rsidR="000A75E6" w:rsidRPr="001C7FB3" w:rsidRDefault="000A75E6" w:rsidP="007333CE">
+    <w:p w14:paraId="544D80AC" w14:textId="03387BAE" w:rsidR="000A75E6" w:rsidRPr="00B7603E" w:rsidRDefault="000A75E6" w:rsidP="00B7603E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>di essere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ammess</w:t>
+      </w:r>
+      <w:r w:rsidR="007333CE" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="007333CE" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a partecipare all’avviso di selezione</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk190695268"/>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mediante contratto retribuito di un incarico di supporto alla didattica nell’ambito del </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>progetto “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>FuturEd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forge: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Integrating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI and Marketing for Future-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Focused</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7603E" w:rsidRPr="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F04680" w14:textId="77777777" w:rsidR="00B7603E" w:rsidRPr="00B7603E" w:rsidRDefault="00B7603E" w:rsidP="00B7603E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="3C4E390D" w14:textId="1F3197B3" w:rsidR="000A75E6" w:rsidRPr="007D6765" w:rsidRDefault="007D6765" w:rsidP="007D6765">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
-        <w:ind w:left="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86F5D">
-[...99 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="007D6765">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il sottoscritto, ai sensi degli artt. 46 e 47 del D.P.R. n. 445/2000 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D6765">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D6765">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, consapevole che le dichiarazioni mendaci sono punite ai sensi del codice penale e delle leggi speciali in materia, secondo le disposizioni richiamate dall'art. 76 del medesimo D.P.R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6765">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>A.A 2024/2025</w:t>
-[...170 lines deleted...]
-        <w:t>segue:</w:t>
+        <w:t>dichiara sotto la propria responsabilità quanto segue:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FEF7726" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40BAB4F6" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10088"/>
         </w:tabs>
         <w:ind w:left="709" w:right="153"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="40"/>
         </w:rPr>
       </w:pPr>
@@ -1448,588 +1337,587 @@
           <w:r w:rsidRPr="00301BCD">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5322622F" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9971"/>
         </w:tabs>
         <w:spacing w:before="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E130C3">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Iscrizione</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>nelle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>liste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>elettorali</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Comune</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-12"/>
           </w:rPr>
           <w:id w:val="-1381859501"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:spacing w:val="0"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00E130C3">
+          <w:r w:rsidRPr="009978C1">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">(Prov. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:id w:val="-1791122334"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00E130C3">
+          <w:r w:rsidRPr="009978C1">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00E130C3">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691D8248" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D47C21" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
+    <w:p w14:paraId="691D8248" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="009978C1" w:rsidRDefault="00E23EF2" w:rsidP="000A75E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="954"/>
         </w:tabs>
         <w:ind w:left="527"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-2077031769"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A75E6">
+          <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>avere</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>riportato</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>condanne</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>penali;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1C02DD" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="2C1C02DD" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="009978C1" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:ind w:left="391"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86F5D">
+      <w:r w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ovvero</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A691AE" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D47C21" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
+    <w:p w14:paraId="49A691AE" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D47C21" w:rsidRDefault="00E23EF2" w:rsidP="000A75E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="527"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1805350176"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A75E6">
+          <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aver</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>riportato</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>seguenti</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>condanne</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>penali</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(o</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>procedimenti</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>penali</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>eventualmente</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pendenti</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D47C21">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">carico): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:id w:val="334890530"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A75E6" w:rsidRPr="00301BCD">
+          <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="162F9F4C" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
+    <w:p w14:paraId="162F9F4C" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRDefault="00E23EF2" w:rsidP="000A75E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="813"/>
           <w:tab w:val="left" w:pos="3998"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="120"/>
         <w:ind w:left="527"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="201901840"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2404,51 +2292,51 @@
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-15"/>
           </w:rPr>
           <w:id w:val="436257087"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00301BCD">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="710A540C" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D47C21" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
+    <w:p w14:paraId="710A540C" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D47C21" w:rsidRDefault="00E23EF2" w:rsidP="000A75E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="813"/>
           <w:tab w:val="left" w:pos="3998"/>
         </w:tabs>
         <w:spacing w:before="113"/>
         <w:ind w:left="530"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-573584479"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3128,51 +3016,51 @@
       </w:r>
       <w:r w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>studio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7185FA" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00AF14B3" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
+    <w:p w14:paraId="6C7185FA" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00AF14B3" w:rsidRDefault="00E23EF2" w:rsidP="000A75E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="813"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="527"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-2070254762"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -3306,447 +3194,401 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-2"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:id w:val="-2004424571"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5A2DC4A6" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00AF14B3" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
+    <w:p w14:paraId="5A2DC4A6" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="009978C1" w:rsidRDefault="00E23EF2" w:rsidP="00EF1816">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="813"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="527"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-61178855"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A75E6">
+          <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>essere</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>iscritto</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>all’Ordine</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>all’Albo</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>dei</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-9"/>
           </w:rPr>
           <w:id w:val="-635573534"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+          <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="28DE05D3" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="28DE05D3" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00EF1816" w:rsidRDefault="000A75E6" w:rsidP="00EF1816">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="813"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="811" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="1777"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF1816">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D86F5D">
+      <w:r w:rsidRPr="00EF1816">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1816">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D86F5D">
+      <w:r w:rsidRPr="00EF1816">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="7"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1816">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D86F5D">
+      <w:r w:rsidRPr="00EF1816">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="7"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1816">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D86F5D">
+      <w:r w:rsidRPr="00EF1816">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="5"/>
-          <w:szCs w:val="24"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1816">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iscrizione: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...2 lines deleted...]
-          </w:rPr>
           <w:id w:val="127600431"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00AF14B3">
+          <w:r w:rsidRPr="00EF1816">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="68922A3E" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+    <w:p w14:paraId="68922A3E" w14:textId="64167144" w:rsidR="000A75E6" w:rsidRPr="009D1210" w:rsidRDefault="00E23EF2" w:rsidP="009D1210">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="813"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:left="811" w:hanging="244"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="897942917"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A75E6">
+          <w:r w:rsidR="00EF1816" w:rsidRPr="009D1210">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D86F5D">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D86F5D">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>essere</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D86F5D">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>libero</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D86F5D">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D86F5D">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">professionista, con </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P.I.</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00D86F5D">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009D1210">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-7"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-771085606"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4A6B8E60" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="813"/>
@@ -3907,77 +3749,77 @@
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-10"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="294419079"/>
           <w:placeholder>
             <w:docPart w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00574D7E">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:i/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="45FE7682" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00AF14B3" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
+    <w:p w14:paraId="45FE7682" w14:textId="4B5755C8" w:rsidR="000A75E6" w:rsidRPr="00AF14B3" w:rsidRDefault="00E23EF2" w:rsidP="000A75E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="813"/>
         </w:tabs>
         <w:spacing w:before="360" w:line="318" w:lineRule="exact"/>
         <w:ind w:left="527"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-693229333"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A75E6">
+          <w:r w:rsidR="009D1210">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>possedere</w:t>
@@ -4045,531 +3887,513 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cui</w:t>
       </w:r>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>all'art.</w:t>
       </w:r>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00AE1826">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t>3</w:t>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:spacing w:val="-3"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>del</w:t>
       </w:r>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t>del</w:t>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:spacing w:val="-11"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>bando.</w:t>
+        <w:t>bando</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7603E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e che tutto quanto riportato nella presente domanda e negli allegati corrisponde al vero;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E152FB1" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00AF14B3" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
+    <w:p w14:paraId="4E152FB1" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="009978C1" w:rsidRDefault="00E23EF2" w:rsidP="000A75E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:before="360"/>
         <w:ind w:left="527"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="222803698"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A75E6">
+          <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>trovarsi</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>situazione,</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>anche</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>potenziale,</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>conflitto</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>interesse</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>l’Ateneo</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Piemonte</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Orientale;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD38AAB" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00AF14B3" w:rsidRDefault="00D84334" w:rsidP="000A75E6">
+    <w:p w14:paraId="1DD38AAB" w14:textId="05C84CBC" w:rsidR="000A75E6" w:rsidRPr="00AF14B3" w:rsidRDefault="00E23EF2" w:rsidP="000A75E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="724"/>
         </w:tabs>
         <w:spacing w:before="360"/>
         <w:ind w:left="442"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="1976410841"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000A75E6">
+          <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aver</w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
-[...5 lines deleted...]
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>preso visione</w:t>
+      </w:r>
+      <w:r w:rsidR="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e di accettare quanto disposto n</w:t>
+      </w:r>
+      <w:r w:rsidR="009978C1" w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>l’informativa</w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
-[...5 lines deleted...]
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+        <w:t xml:space="preserve">trattamento dati personali </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allegato </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>C” in</w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>allegato</w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
-[...18 lines deleted...]
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
-[...64 lines deleted...]
-      <w:r w:rsidR="000A75E6" w:rsidRPr="00AF14B3">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="009978C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>bando;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577B9524" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00AF14B3" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="72E5F0BF" w14:textId="75B98C98" w:rsidR="009978C1" w:rsidRDefault="000A75E6" w:rsidP="00EF1816">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="724"/>
         </w:tabs>
         <w:spacing w:before="218"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Elenco</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -4640,803 +4464,952 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>presente</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF14B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>domanda:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1569CF" w14:textId="1CE37311" w:rsidR="000A75E6" w:rsidRPr="00446A2F" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="6A539E2C" w14:textId="77777777" w:rsidR="00EF1816" w:rsidRPr="009978C1" w:rsidRDefault="00EF1816" w:rsidP="00EF1816">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="724"/>
+        </w:tabs>
+        <w:spacing w:before="218"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5893FE" w14:textId="77777777" w:rsidR="009978C1" w:rsidRPr="00816FDA" w:rsidRDefault="009978C1" w:rsidP="009978C1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="709" w:hanging="153"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:t>documenti e titoli che si ritengono utili ai fini della selezione</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk196399577"/>
+      <w:r w:rsidRPr="00DF7A41">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>copia del documento di identità in corso di validità</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:t>(Allegato B);</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e del codice fiscale;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC212B7" w14:textId="368FCDCF" w:rsidR="00446A2F" w:rsidRPr="00FD64C3" w:rsidRDefault="00446A2F" w:rsidP="000A75E6">
+    <w:p w14:paraId="54322D12" w14:textId="77777777" w:rsidR="009978C1" w:rsidRDefault="009978C1" w:rsidP="009978C1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="709" w:hanging="153"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7A41">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curriculum vitae in formato europeo datato e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004928F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>sottoscritt</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">informativa trattamento dati personali </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004928F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalla collaboratrice/dal collaboratore nel formato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004928F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004928F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.pdf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF7A41">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con l’elenco delle pubblicazioni scientifiche, dell’eventuale attività di didattica e ricerca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...22 lines deleted...]
-        <w:t>);</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F88FAF9" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00FD64C3" w:rsidRDefault="000A75E6" w:rsidP="00446A2F">
+    <w:p w14:paraId="27EA2312" w14:textId="1BDFF75F" w:rsidR="009978C1" w:rsidRPr="00B7603E" w:rsidRDefault="009978C1" w:rsidP="009978C1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1418" w:hanging="851"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> completo delle eventuali pubblicazioni;</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00146973">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urriculum vitae in formato europeo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004928F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>senza alcuna sottoscrizione in formato .doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0510F4F5" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00FD64C3" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="7A8EB03B" w14:textId="1F906C0A" w:rsidR="009978C1" w:rsidRPr="009978C1" w:rsidRDefault="009978C1" w:rsidP="009978C1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="709" w:hanging="153"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="-1"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dichiarazione incarichi collaboratori</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Allegato D)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per gli adempimenti previsti dall’art. 15 del D. Lgs. 33/2013 per le Pubbliche Amministrazioni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>sottoscritta dalla collaboratrice/dal collaboratore nel formato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009978C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.pdf;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0BC7A3" w14:textId="5EB40440" w:rsidR="009978C1" w:rsidRPr="00EF1816" w:rsidRDefault="009978C1" w:rsidP="009978C1">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004928F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ichiarazione incarichi collaboratori per gli adempimenti previsti dall’art. 15 del D. Lgs. 33/2013 per le Pubbliche Amministrazioni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004928F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>senza alcuna sottoscrizione in formato .doc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3B140336" w14:textId="1C559E90" w:rsidR="00EF1816" w:rsidRDefault="00EF1816" w:rsidP="00EF1816">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB0C9F7" w14:textId="75FA3CC8" w:rsidR="00EF1816" w:rsidRPr="00B7603E" w:rsidRDefault="00EF1816" w:rsidP="00EF1816">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:right="-1"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B7603E">
+        <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I pubblici dipendenti dovranno presentare autorizzazione (o domanda di autorizzazione nelle more del rilascio della stessa), se prevista, allo svolgimento dell’incarico rilasciata dall’Amministrazione di appartenenza ai sensi dell’art. 53 del D. Lgs. n. 165/2001 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B7603E">
+        <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5C2E3742" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="5C2E3742" w14:textId="717B0D0E" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="480"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>l/La</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sottoscritta/a</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dichiara</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:spacing w:val="-7"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>di:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740AD549" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="51"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EA54A74" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00574D7E" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="7F9E1386" w14:textId="1F643E74" w:rsidR="00EF1816" w:rsidRDefault="00EF1816" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="873"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="714" w:right="288" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>sotto la sua personale responsabilità che tutto quanto riportato nella presente domanda e negli allegati a corredo della stessa corrisponde al vero;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA54A74" w14:textId="56A757DE" w:rsidR="000A75E6" w:rsidRPr="00574D7E" w:rsidRDefault="00EF1816" w:rsidP="000A75E6">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="873"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="714" w:right="288" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>essere a conoscenza che l’Amministrazione non assume responsabilità per la dispersione di comunicazioni dipendenti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inesatta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>indicazione</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recapito</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>indicato</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nella</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>domanda,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>né</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>per</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eventuali</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>disguidi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>postali</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>comunque imputabili a fatti di terzi, a caso fortuito o forza maggiore;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06262494" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00574D7E" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="06262494" w14:textId="311D5392" w:rsidR="000A75E6" w:rsidRPr="00574D7E" w:rsidRDefault="00EF1816" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>aver</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>preso</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>visione</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bando</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sottostare</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tutte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>condizioni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ivi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stabilite;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0055EC7B" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00574D7E" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
+    <w:p w14:paraId="0055EC7B" w14:textId="2F152545" w:rsidR="000A75E6" w:rsidRPr="00574D7E" w:rsidRDefault="00EF1816" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="860"/>
           <w:tab w:val="left" w:pos="873"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="714" w:right="288" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00574D7E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E6" w:rsidRPr="00574D7E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>impegnarsi a notificare tempestivamente le eventuali variazioni del recapito sopra indicato che dovrebbero intervenire successivamente alla data di presentazione della domanda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5DCC53" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58747B59" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07ACDC7A" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRPr="00D86F5D" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
@@ -5509,322 +5482,346 @@
       </w:r>
       <w:r w:rsidRPr="00D86F5D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531FB18E" w14:textId="77777777" w:rsidR="004F1DDD" w:rsidRDefault="004F1DDD" w:rsidP="006939CE"/>
     <w:sectPr w:rsidR="004F1DDD" w:rsidSect="000045C9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1135" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E28A81E" w14:textId="77777777" w:rsidR="00D84334" w:rsidRDefault="00D84334" w:rsidP="00DC4702">
+    <w:p w14:paraId="2F6E5BEB" w14:textId="77777777" w:rsidR="00E23EF2" w:rsidRDefault="00E23EF2" w:rsidP="00DC4702">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EF29364" w14:textId="77777777" w:rsidR="00D84334" w:rsidRDefault="00D84334" w:rsidP="00DC4702">
+    <w:p w14:paraId="3A7B0291" w14:textId="77777777" w:rsidR="00E23EF2" w:rsidRDefault="00E23EF2" w:rsidP="00DC4702">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT Lt">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Minion Pro"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-506513040"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2A557B12" w14:textId="66F3E2E4" w:rsidR="00041363" w:rsidRDefault="00041363">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003C1018">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6BA16967" w14:textId="77777777" w:rsidR="00041363" w:rsidRDefault="00041363">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-415401545"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="41304F65" w14:textId="2C492A57" w:rsidR="00041363" w:rsidRDefault="00041363">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003C1018">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4C53DF90" w14:textId="77777777" w:rsidR="00041363" w:rsidRDefault="00041363">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DE2E3B4" w14:textId="77777777" w:rsidR="00D84334" w:rsidRDefault="00D84334" w:rsidP="00DC4702">
+    <w:p w14:paraId="084AC725" w14:textId="77777777" w:rsidR="00E23EF2" w:rsidRDefault="00E23EF2" w:rsidP="00DC4702">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B382176" w14:textId="77777777" w:rsidR="00D84334" w:rsidRDefault="00D84334" w:rsidP="00DC4702">
+    <w:p w14:paraId="58CAD557" w14:textId="77777777" w:rsidR="00E23EF2" w:rsidRDefault="00E23EF2" w:rsidP="00DC4702">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="59405E5B" w14:textId="77777777" w:rsidR="000A75E6" w:rsidRDefault="000A75E6" w:rsidP="000A75E6">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00200882">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Forma olograf</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00200882">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:r w:rsidRPr="00200882">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>digitale pades grafico</w:t>
+        <w:t xml:space="preserve">digitale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200882">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200882">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grafico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="68CBAB6E" w14:textId="77777777" w:rsidR="00041363" w:rsidRDefault="00041363">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76734D2A" wp14:editId="34A241D9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-511175</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-247650</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="786130" cy="826770"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20903"/>
               <wp:lineTo x="20937" y="20903"/>
@@ -5868,470 +5865,62 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="22ECA3D0" w14:textId="27A641F9" w:rsidR="00041363" w:rsidRDefault="00041363">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="22ECA3D0" w14:textId="1056359B" w:rsidR="00041363" w:rsidRDefault="00041363">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...406 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3379A3B5" wp14:editId="4CA996EF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3379A3B5" wp14:editId="565326D7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-432435</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-102870</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1836000" cy="850611"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="31" name="Immagine 31" descr="Logo dell'Ateneo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="X:Users:roberta:Desktop:logo-base.gif"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -6354,51 +5943,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02AE0128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CA22692"/>
     <w:lvl w:ilvl="0" w:tplc="04100011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8244,50 +7833,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE8621A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13DEA32E"/>
+    <w:lvl w:ilvl="0" w:tplc="A176CABC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="311B12B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72D286E4"/>
     <w:lvl w:ilvl="0" w:tplc="D0106F2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Paragrafoelenco"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2137" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2857" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8330,51 +8008,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6457" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7177" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7897" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37575477"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D86EB454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8447,51 +8125,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3885102A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A678D6F4"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8560,51 +8238,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F171F40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B78E656"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8673,51 +8351,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F585F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15AE2104"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8786,51 +8464,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41952563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB8A900C"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8899,51 +8577,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="441F1AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4A68200"/>
     <w:lvl w:ilvl="0" w:tplc="31B66226">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2118" w:hanging="1125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2073" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9011,51 +8689,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6393" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7113" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46043E35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D40B0C2"/>
     <w:lvl w:ilvl="0" w:tplc="31B66226">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3111" w:hanging="1125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9123,51 +8801,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47B22C81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29F85812"/>
     <w:lvl w:ilvl="0" w:tplc="8C90D364">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -9212,51 +8890,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6033" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47F2567F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F64C857E"/>
     <w:lvl w:ilvl="0" w:tplc="31B66226">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3111" w:hanging="1125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9324,51 +9002,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48CF7EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95847E04"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -9413,51 +9091,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6033" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F930514"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DCDEEDF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9553,51 +9231,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56676978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6B658B0"/>
     <w:lvl w:ilvl="0" w:tplc="04100019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9639,51 +9317,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5771419C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1EF85B64"/>
+    <w:lvl w:ilvl="0" w:tplc="88E8D364">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60AE5092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80BAE1A6"/>
     <w:lvl w:ilvl="0" w:tplc="E206C64C">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9752,51 +9542,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6210389A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="47D87748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9892,51 +9682,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63366ADA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF30C36C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10008,51 +9798,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65052F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94C02BCE"/>
     <w:lvl w:ilvl="0" w:tplc="31B66226">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3111" w:hanging="1125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10120,51 +9910,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67462B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0E0B9A2"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10233,51 +10023,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E5C09D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C584F654"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10346,51 +10136,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="760565DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71B6DCDC"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10459,51 +10249,51 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EC050D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="064A7D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10600,238 +10390,247 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC4702"/>
     <w:rsid w:val="000045C9"/>
     <w:rsid w:val="000051E8"/>
     <w:rsid w:val="00006ACC"/>
     <w:rsid w:val="00012A60"/>
     <w:rsid w:val="00024791"/>
     <w:rsid w:val="00026BDD"/>
+    <w:rsid w:val="00030052"/>
     <w:rsid w:val="00030285"/>
     <w:rsid w:val="000367B7"/>
     <w:rsid w:val="00041363"/>
     <w:rsid w:val="00046142"/>
     <w:rsid w:val="0005469C"/>
     <w:rsid w:val="000658B2"/>
     <w:rsid w:val="000739C7"/>
     <w:rsid w:val="00080FD5"/>
     <w:rsid w:val="00095FDE"/>
     <w:rsid w:val="000A75E6"/>
     <w:rsid w:val="000B3E4C"/>
     <w:rsid w:val="000C38AE"/>
     <w:rsid w:val="000D4042"/>
     <w:rsid w:val="000D56E2"/>
     <w:rsid w:val="000D5813"/>
     <w:rsid w:val="000E0F4C"/>
     <w:rsid w:val="000E243D"/>
     <w:rsid w:val="000F02C7"/>
     <w:rsid w:val="000F1DE5"/>
     <w:rsid w:val="00105F24"/>
     <w:rsid w:val="0010608D"/>
     <w:rsid w:val="0011198C"/>
     <w:rsid w:val="001448B3"/>
     <w:rsid w:val="00147FE1"/>
     <w:rsid w:val="00150EC6"/>
@@ -10872,282 +10671,301 @@
     <w:rsid w:val="00323105"/>
     <w:rsid w:val="00326E91"/>
     <w:rsid w:val="00336CCC"/>
     <w:rsid w:val="003377DF"/>
     <w:rsid w:val="003433EF"/>
     <w:rsid w:val="0034548F"/>
     <w:rsid w:val="00345535"/>
     <w:rsid w:val="003517CA"/>
     <w:rsid w:val="0035230B"/>
     <w:rsid w:val="003555D2"/>
     <w:rsid w:val="00373C6C"/>
     <w:rsid w:val="00380177"/>
     <w:rsid w:val="00381581"/>
     <w:rsid w:val="00385A85"/>
     <w:rsid w:val="003A0329"/>
     <w:rsid w:val="003C1018"/>
     <w:rsid w:val="003C25A5"/>
     <w:rsid w:val="003D4F9E"/>
     <w:rsid w:val="003D641D"/>
     <w:rsid w:val="003D6482"/>
     <w:rsid w:val="003E1AA0"/>
     <w:rsid w:val="003E607D"/>
     <w:rsid w:val="003E72AF"/>
     <w:rsid w:val="003F3922"/>
     <w:rsid w:val="004071FE"/>
+    <w:rsid w:val="00413E09"/>
     <w:rsid w:val="00420185"/>
     <w:rsid w:val="00436C6B"/>
     <w:rsid w:val="00443102"/>
     <w:rsid w:val="00446123"/>
     <w:rsid w:val="00446A2F"/>
     <w:rsid w:val="004472A5"/>
     <w:rsid w:val="004531E9"/>
     <w:rsid w:val="00464DB3"/>
     <w:rsid w:val="004751F8"/>
     <w:rsid w:val="00477D49"/>
     <w:rsid w:val="00486809"/>
     <w:rsid w:val="00496824"/>
     <w:rsid w:val="004A08DF"/>
     <w:rsid w:val="004A5A1A"/>
     <w:rsid w:val="004B06E4"/>
     <w:rsid w:val="004B2B25"/>
     <w:rsid w:val="004C1DAA"/>
     <w:rsid w:val="004D15DD"/>
     <w:rsid w:val="004D2455"/>
     <w:rsid w:val="004F1DDD"/>
     <w:rsid w:val="00503F69"/>
     <w:rsid w:val="00513A32"/>
     <w:rsid w:val="0052563C"/>
     <w:rsid w:val="00530B12"/>
     <w:rsid w:val="00540749"/>
     <w:rsid w:val="005451AC"/>
     <w:rsid w:val="00547E3C"/>
     <w:rsid w:val="00561B40"/>
     <w:rsid w:val="005657F8"/>
     <w:rsid w:val="0056585B"/>
     <w:rsid w:val="005712E9"/>
     <w:rsid w:val="005911EC"/>
     <w:rsid w:val="005A1065"/>
     <w:rsid w:val="005A1CE0"/>
     <w:rsid w:val="005B4B4A"/>
     <w:rsid w:val="005B5962"/>
     <w:rsid w:val="005B673A"/>
     <w:rsid w:val="005C5CE9"/>
     <w:rsid w:val="005D0F46"/>
+    <w:rsid w:val="005D7D20"/>
     <w:rsid w:val="005E19DC"/>
     <w:rsid w:val="005E1CC8"/>
     <w:rsid w:val="005E27A4"/>
     <w:rsid w:val="005E63F6"/>
     <w:rsid w:val="005F6EC6"/>
     <w:rsid w:val="00603B73"/>
     <w:rsid w:val="00607018"/>
     <w:rsid w:val="0062609A"/>
     <w:rsid w:val="00627868"/>
     <w:rsid w:val="0064083D"/>
+    <w:rsid w:val="00643D85"/>
     <w:rsid w:val="00647F5C"/>
     <w:rsid w:val="00650DFD"/>
     <w:rsid w:val="00651773"/>
     <w:rsid w:val="006566F6"/>
     <w:rsid w:val="00656B04"/>
     <w:rsid w:val="006644B9"/>
     <w:rsid w:val="006644FA"/>
     <w:rsid w:val="0066647F"/>
     <w:rsid w:val="00667257"/>
+    <w:rsid w:val="0067326E"/>
     <w:rsid w:val="00673D36"/>
     <w:rsid w:val="00674248"/>
     <w:rsid w:val="00675B78"/>
     <w:rsid w:val="006815E7"/>
     <w:rsid w:val="00681E1D"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="0069101B"/>
     <w:rsid w:val="006939CE"/>
     <w:rsid w:val="00696C96"/>
     <w:rsid w:val="006972F7"/>
     <w:rsid w:val="006A18D1"/>
     <w:rsid w:val="006A7212"/>
     <w:rsid w:val="006B20B8"/>
     <w:rsid w:val="006B3E16"/>
     <w:rsid w:val="006B7C0B"/>
     <w:rsid w:val="006D1DF1"/>
     <w:rsid w:val="006D489A"/>
     <w:rsid w:val="007011B3"/>
     <w:rsid w:val="00723072"/>
     <w:rsid w:val="007274EE"/>
     <w:rsid w:val="00727F30"/>
     <w:rsid w:val="007333CE"/>
     <w:rsid w:val="00747201"/>
     <w:rsid w:val="007530CA"/>
     <w:rsid w:val="007636CC"/>
     <w:rsid w:val="00765089"/>
     <w:rsid w:val="00791C83"/>
     <w:rsid w:val="00794A7C"/>
     <w:rsid w:val="007A02C0"/>
     <w:rsid w:val="007A0A48"/>
     <w:rsid w:val="007A154F"/>
     <w:rsid w:val="007B467E"/>
     <w:rsid w:val="007C3284"/>
     <w:rsid w:val="007C3FEB"/>
+    <w:rsid w:val="007D6765"/>
     <w:rsid w:val="00821CD3"/>
     <w:rsid w:val="00822D6E"/>
+    <w:rsid w:val="00823649"/>
     <w:rsid w:val="00830821"/>
     <w:rsid w:val="008323EF"/>
     <w:rsid w:val="008337BF"/>
     <w:rsid w:val="00833DB9"/>
     <w:rsid w:val="00835626"/>
     <w:rsid w:val="00841262"/>
     <w:rsid w:val="0084443F"/>
     <w:rsid w:val="00850BEC"/>
     <w:rsid w:val="00851BFA"/>
     <w:rsid w:val="00857606"/>
     <w:rsid w:val="00870F01"/>
     <w:rsid w:val="00871965"/>
     <w:rsid w:val="00873E40"/>
     <w:rsid w:val="00877229"/>
     <w:rsid w:val="00886808"/>
     <w:rsid w:val="0089259A"/>
     <w:rsid w:val="00894D50"/>
+    <w:rsid w:val="008A3381"/>
     <w:rsid w:val="008A3C4D"/>
     <w:rsid w:val="008B0012"/>
     <w:rsid w:val="008B478D"/>
     <w:rsid w:val="008B5FB3"/>
     <w:rsid w:val="008D06CC"/>
     <w:rsid w:val="008F1371"/>
     <w:rsid w:val="008F499D"/>
     <w:rsid w:val="008F6C01"/>
     <w:rsid w:val="008F6C82"/>
     <w:rsid w:val="009025B7"/>
     <w:rsid w:val="009123FF"/>
     <w:rsid w:val="009148A9"/>
     <w:rsid w:val="00930A6E"/>
     <w:rsid w:val="009321B5"/>
     <w:rsid w:val="00946008"/>
     <w:rsid w:val="00947785"/>
     <w:rsid w:val="00947EBA"/>
     <w:rsid w:val="00951E2F"/>
     <w:rsid w:val="00956A15"/>
     <w:rsid w:val="00962979"/>
     <w:rsid w:val="00964292"/>
     <w:rsid w:val="00970CB8"/>
     <w:rsid w:val="00971310"/>
     <w:rsid w:val="00974334"/>
     <w:rsid w:val="00976C33"/>
+    <w:rsid w:val="00990712"/>
     <w:rsid w:val="00991D68"/>
     <w:rsid w:val="009949C7"/>
+    <w:rsid w:val="009978C1"/>
     <w:rsid w:val="009A2B90"/>
     <w:rsid w:val="009A543A"/>
     <w:rsid w:val="009C0C86"/>
+    <w:rsid w:val="009D1210"/>
     <w:rsid w:val="009D62C1"/>
     <w:rsid w:val="009E523B"/>
     <w:rsid w:val="009E6D4C"/>
     <w:rsid w:val="009F697F"/>
     <w:rsid w:val="00A3013D"/>
     <w:rsid w:val="00A33655"/>
     <w:rsid w:val="00A3456E"/>
     <w:rsid w:val="00A45A17"/>
     <w:rsid w:val="00A61999"/>
     <w:rsid w:val="00A61D2D"/>
     <w:rsid w:val="00A62D4E"/>
     <w:rsid w:val="00A667A9"/>
     <w:rsid w:val="00A668AC"/>
     <w:rsid w:val="00AA5E0C"/>
     <w:rsid w:val="00AC6258"/>
     <w:rsid w:val="00AD2E9A"/>
     <w:rsid w:val="00AD3F3D"/>
     <w:rsid w:val="00AD4453"/>
+    <w:rsid w:val="00AE1826"/>
     <w:rsid w:val="00AF57EA"/>
     <w:rsid w:val="00B10F3B"/>
     <w:rsid w:val="00B143B8"/>
     <w:rsid w:val="00B460C8"/>
+    <w:rsid w:val="00B52DF3"/>
     <w:rsid w:val="00B537D6"/>
     <w:rsid w:val="00B53BC2"/>
     <w:rsid w:val="00B57561"/>
     <w:rsid w:val="00B62DCC"/>
     <w:rsid w:val="00B63680"/>
     <w:rsid w:val="00B70A0E"/>
     <w:rsid w:val="00B747D2"/>
     <w:rsid w:val="00B756FD"/>
+    <w:rsid w:val="00B7603E"/>
     <w:rsid w:val="00BA6B8E"/>
     <w:rsid w:val="00BD74B0"/>
     <w:rsid w:val="00BE1708"/>
     <w:rsid w:val="00BE5E1D"/>
     <w:rsid w:val="00BF1DE7"/>
     <w:rsid w:val="00BF482F"/>
     <w:rsid w:val="00BF7A87"/>
+    <w:rsid w:val="00C14A10"/>
+    <w:rsid w:val="00C23049"/>
     <w:rsid w:val="00C35C06"/>
     <w:rsid w:val="00C36CB4"/>
     <w:rsid w:val="00C54517"/>
     <w:rsid w:val="00C56647"/>
     <w:rsid w:val="00C701D1"/>
     <w:rsid w:val="00C82A14"/>
     <w:rsid w:val="00CB1987"/>
     <w:rsid w:val="00CB3FF3"/>
     <w:rsid w:val="00CB6157"/>
     <w:rsid w:val="00CB64B1"/>
     <w:rsid w:val="00CC371E"/>
     <w:rsid w:val="00CE20B8"/>
     <w:rsid w:val="00CE30DA"/>
     <w:rsid w:val="00CE499C"/>
     <w:rsid w:val="00D04DD9"/>
     <w:rsid w:val="00D12272"/>
     <w:rsid w:val="00D1254E"/>
     <w:rsid w:val="00D13ED2"/>
     <w:rsid w:val="00D27D37"/>
     <w:rsid w:val="00D30821"/>
     <w:rsid w:val="00D34349"/>
+    <w:rsid w:val="00D4166D"/>
     <w:rsid w:val="00D7493B"/>
     <w:rsid w:val="00D769F3"/>
     <w:rsid w:val="00D83977"/>
     <w:rsid w:val="00D84334"/>
     <w:rsid w:val="00D922B7"/>
     <w:rsid w:val="00D962D7"/>
     <w:rsid w:val="00DA5D9F"/>
     <w:rsid w:val="00DB3F83"/>
     <w:rsid w:val="00DB4EF4"/>
     <w:rsid w:val="00DC4702"/>
     <w:rsid w:val="00DC494B"/>
+    <w:rsid w:val="00DC7DCC"/>
     <w:rsid w:val="00DD07CC"/>
     <w:rsid w:val="00DD2527"/>
     <w:rsid w:val="00DE6978"/>
     <w:rsid w:val="00DE743F"/>
     <w:rsid w:val="00DF7F10"/>
     <w:rsid w:val="00E02359"/>
     <w:rsid w:val="00E0599C"/>
     <w:rsid w:val="00E23747"/>
     <w:rsid w:val="00E23D50"/>
+    <w:rsid w:val="00E23EF2"/>
     <w:rsid w:val="00E26B92"/>
     <w:rsid w:val="00E36FCE"/>
     <w:rsid w:val="00E37AFC"/>
     <w:rsid w:val="00E52A5D"/>
     <w:rsid w:val="00E56EEA"/>
     <w:rsid w:val="00E577E0"/>
     <w:rsid w:val="00E7091F"/>
     <w:rsid w:val="00E9576B"/>
     <w:rsid w:val="00E97159"/>
     <w:rsid w:val="00EB1AC1"/>
     <w:rsid w:val="00EB3D83"/>
     <w:rsid w:val="00EC47F4"/>
     <w:rsid w:val="00ED3C17"/>
+    <w:rsid w:val="00EF1816"/>
     <w:rsid w:val="00EF4991"/>
     <w:rsid w:val="00EF4D98"/>
     <w:rsid w:val="00F109B8"/>
     <w:rsid w:val="00F130B2"/>
     <w:rsid w:val="00F21B11"/>
     <w:rsid w:val="00F2602D"/>
     <w:rsid w:val="00F6595D"/>
     <w:rsid w:val="00F72191"/>
     <w:rsid w:val="00F76078"/>
     <w:rsid w:val="00F9278A"/>
     <w:rsid w:val="00F95B46"/>
     <w:rsid w:val="00FA3EBE"/>
     <w:rsid w:val="00FA5C4F"/>
     <w:rsid w:val="00FA7AB4"/>
     <w:rsid w:val="00FB27B0"/>
     <w:rsid w:val="00FB2BFB"/>
     <w:rsid w:val="00FB391D"/>
     <w:rsid w:val="00FB4EFE"/>
     <w:rsid w:val="00FC0173"/>
     <w:rsid w:val="00FD2EAC"/>
     <w:rsid w:val="00FD56E8"/>
     <w:rsid w:val="00FE5782"/>
     <w:rsid w:val="00FF5799"/>
   </w:rsids>
   <m:mathPr>
@@ -11159,61 +10977,61 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0B188E2F"/>
   <w15:docId w15:val="{E5E8D3DB-D13D-421F-B930-3326045A34D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="it-IT" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11275,98 +11093,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -11542,51 +11363,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD2EAC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009025B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -12345,55 +12165,70 @@
       <w:szCs w:val="24"/>
       <w:u w:val="single" w:color="000000"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Testosegnaposto">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA6B8E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Stile1">
     <w:name w:val="Stile1"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="000A75E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00B7603E"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="87428360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="316351099">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12465,51 +12300,51 @@
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.gif"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
         <w:category>
           <w:name w:val="Generale"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4591F57E-469E-4CC6-A912-2387A0D8B530}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4002" w:rsidRDefault="004E62D4" w:rsidP="004E62D4">
           <w:pPr>
             <w:pStyle w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
           </w:pPr>
           <w:r w:rsidRPr="00F109EF">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
@@ -12530,212 +12365,228 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EEC73DF8-B4E5-4942-A4CB-E290893F21C8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4002" w:rsidRDefault="004E62D4" w:rsidP="004E62D4">
           <w:pPr>
             <w:pStyle w:val="D3527C4D05174489BD9F9069CC14B377"/>
           </w:pPr>
           <w:r w:rsidRPr="00F109EF">
             <w:rPr>
               <w:rStyle w:val="Testosegnaposto"/>
             </w:rPr>
             <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT Lt">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Minion Pro"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E62D4"/>
+    <w:rsid w:val="001B28B8"/>
+    <w:rsid w:val="00254297"/>
+    <w:rsid w:val="00437C98"/>
+    <w:rsid w:val="004621E8"/>
     <w:rsid w:val="004E62D4"/>
+    <w:rsid w:val="0056529E"/>
     <w:rsid w:val="00643F92"/>
     <w:rsid w:val="007716DD"/>
     <w:rsid w:val="009B4002"/>
     <w:rsid w:val="00A375DA"/>
+    <w:rsid w:val="00A44099"/>
     <w:rsid w:val="00B41238"/>
+    <w:rsid w:val="00E039E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12797,98 +12648,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -13064,51 +12918,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -13119,51 +12972,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Testosegnaposto">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E62D4"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F084C9B66C27473ABDA1BEB6A2617129">
     <w:name w:val="F084C9B66C27473ABDA1BEB6A2617129"/>
     <w:rsid w:val="004E62D4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3527C4D05174489BD9F9069CC14B377">
     <w:name w:val="D3527C4D05174489BD9F9069CC14B377"/>
     <w:rsid w:val="004E62D4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -13452,79 +13305,86 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABD62CD4-7FCD-46C4-A074-DA7C2B763A86}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BC50296-C2D5-4CDD-9676-0DC1EAE65763}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>674</Words>
-  <Characters>3848</Characters>
+  <Words>847</Words>
+  <Characters>4829</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Intestazioni</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>ovvero</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>roberta</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4513</CharactersWithSpaces>
+  <CharactersWithSpaces>5665</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>roberta dri</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>