--- v0 (2026-02-27)
+++ v1 (2026-06-01)
@@ -1,8791 +1,2275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="57FC788C" w14:textId="77777777" w:rsidR="006D1DF1" w:rsidRDefault="006D1DF1" w:rsidP="006D1DF1"/>
-[...29 lines deleted...]
-          <w:u w:val="none"/>
+    <w:p w14:paraId="44967CB5" w14:textId="4880A215" w:rsidR="00C77841" w:rsidRPr="00C77841" w:rsidRDefault="00C77841" w:rsidP="00C77841">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C77841">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ALLEGATO D</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="3EFF53D6" w14:textId="77777777" w:rsidR="00C77841" w:rsidRDefault="00C77841" w:rsidP="00C77841">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="13F8A31E" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COLLABORATORI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dichiarazione ai sensi dell’art. 15 del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33/2013 in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>dichiarazione sostitutiva di atto notorio (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="39E81BF4" w:rsidR="008C07BA" w:rsidRDefault="000D06F9" w:rsidP="004E32DC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D06F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>La/Il</w:t>
+      </w:r>
+      <w:r w:rsidR="00395909" w:rsidRPr="000D06F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sottoscritta/o (nome/cognome) ……………………………………………. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E32DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="004E32DC" w:rsidRPr="00BA67B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relazione all’incarico proposto di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA67B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………………………………………………….................................................................. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA67B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA67B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB1763">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00395909" w:rsidRPr="00BA67B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:ind w:left="510"/>
+        <w:t>consapevole di quanto previsto dall’art. 76 del D.P.R. 445/2000, in merito alle conseguenze penali</w:t>
+      </w:r>
+      <w:r w:rsidR="00395909" w:rsidRPr="000D06F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di dichiarazioni mendaci, di formazione o uso di atti falsi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D06F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2748B14D" w14:textId="77777777" w:rsidR="000D06F9" w:rsidRPr="000D06F9" w:rsidRDefault="000D06F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1035 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DICHIARA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relativamente a quanto disposto dal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33/2013 art. 15 c. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lettera c): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEZIONE I – INCARICHI E CARICHE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="183"/>
-[...264 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di non svolgere incarichi e/o non avere titolarità di cariche in enti di diritto privato regolati o finanziati dalla pubblica amministrazione </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ovvero</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...135 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di svolgere i seguenti incarichi e/o avere le seguenti titolarità di cariche in enti di diritto privato regolati o finanziati dalla pubblica amministrazione </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="4154B9E6" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(indicare titolo dell’incarico/carica, denominazione ente, durata dell’incarico/carica</w:t>
+      </w:r>
+      <w:r w:rsidR="004E32DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEZIONE II – ATTIVITA’ PROFESSIONALE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...51 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>di non svolgere attività professionale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ovvero</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="91"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>di svolgere la seguente attività professionale (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>indicare tipologia, denominazione ente/società/studio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEZIONE III – CONFLITTO DI INTERESSI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="3A99A0FF" w:rsidR="008C07BA" w:rsidRPr="00BA67B9" w:rsidRDefault="00395909">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="91"/>
-[...80 lines deleted...]
-        </w:rPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>di non avere grado di parentela o di affinità, fino al quarto grado compreso, con un professore appartenente al dipartimento o alla struttura che conferisce l’incarico ovvero con il rettore, il direttore generale o un componente del consiglio</w:t>
+      </w:r>
+      <w:r w:rsidR="000D06F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di amministrazione dell’Ateneo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C22FA7" w14:textId="121E0BC1" w:rsidR="00BA67B9" w:rsidRDefault="00BA67B9" w:rsidP="00BA67B9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>che non sussistono situazioni, anche potenziali, di conflitto di interesse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0052657C">
-[...67 lines deleted...]
-        <w:spacing w:before="4"/>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:titlePg/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SEZIONE IV – INCOMPATIBILITA’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000029" w14:textId="6ABEF085" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con specifico riferimento all’attività </w:t>
+      </w:r>
+      <w:r w:rsidR="000D06F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oggetto dell’incarico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di non essere in condizioni di incompatibilità con i regolamenti interni specifici del proprio datore di lavoro o committente o soggetto erogatore di borsa di studio di qualsiasi genere, assegno di ricerca, borsa di dottorato, borsa per specializzazione, contributo e/o compenso per sostentamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000002E" w14:textId="6C65D216" w:rsidR="008C07BA" w:rsidRDefault="00723864">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo e </w:t>
+      </w:r>
+      <w:r w:rsidR="00395909">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="4956" w:firstLine="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000030" w14:textId="3EF09B4F" w:rsidR="008C07BA" w:rsidRDefault="00723864">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="4956" w:firstLine="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>La Collaboratrice/Il Collaboratore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000031" w14:textId="2F8305F9" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="4956" w:firstLine="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5088FBAC" w14:textId="78002C4C" w:rsidR="00723864" w:rsidRDefault="00723864">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="4956" w:firstLine="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00723864">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="719" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76BD71C8" w14:textId="77777777" w:rsidR="00F40720" w:rsidRDefault="00F40720" w:rsidP="00DC4702">
+    <w:p w14:paraId="0751C607" w14:textId="77777777" w:rsidR="00E27483" w:rsidRDefault="00E27483">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FFB63B9" w14:textId="77777777" w:rsidR="00F40720" w:rsidRDefault="00F40720" w:rsidP="00DC4702">
+    <w:p w14:paraId="50CF546C" w14:textId="77777777" w:rsidR="00E27483" w:rsidRDefault="00E27483">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...8 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...44 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...36 lines deleted...]
-  <w:p w14:paraId="6BA16967" w14:textId="77777777" w:rsidR="00041363" w:rsidRDefault="00041363">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
     <w:pPr>
-      <w:pStyle w:val="Pidipagina"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...44 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Esente da imposta di bollo ai sensi dell’art. 37, D.P.R. 445/2000</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0863BBF2" w14:textId="77777777" w:rsidR="00F40720" w:rsidRDefault="00F40720" w:rsidP="00DC4702">
+    <w:p w14:paraId="28E926DE" w14:textId="77777777" w:rsidR="00E27483" w:rsidRDefault="00E27483">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D4577FD" w14:textId="77777777" w:rsidR="00F40720" w:rsidRDefault="00F40720" w:rsidP="00DC4702">
+    <w:p w14:paraId="6A1E6F5C" w14:textId="77777777" w:rsidR="00E27483" w:rsidRDefault="00E27483">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7C27DC0A" w14:textId="77777777" w:rsidR="00BA6B8E" w:rsidRDefault="00BA6B8E" w:rsidP="00BA6B8E">
-[...5 lines deleted...]
-          <w:rStyle w:val="Rimandonotaapidipagina"/>
+    <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Per la compilazione della presente dichiarazione vedasi le istruzioni allegate</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="00395909">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Art. 53 comma 14 D.LGS 165/2001 come modificato  dall’art. 1 comma 42 della L. 190/2012 dall’</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">art. 8, comma 1, lett. c), </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>D.Lgs.</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 25 maggio 2017, n. 75</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="451C25B1" w14:textId="77777777" w:rsidR="00397693" w:rsidRDefault="00395909" w:rsidP="00397693">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«14. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Al fine della verifica dell'applicazione delle norme di cui all'</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:i/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>articolo 1, commi 123 e 127, della legge 23 dicembre 1996, n. 662</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e successive modificazioni e integrazioni, le amministrazioni pubbliche sono tenute a comunicare al Dipartimento della funzione pubblica, in via telematica , tempestivamente e comunque nei termini previsti dal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:i/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>decreto legislativo 14 marzo 2013, n. 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i dati di cui agli articoli 15 e 18 del medesimo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+            <w:i/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>decreto legislativo n. 33 del 2013</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, relativi a tutti gli incarichi conferiti o autorizzati a qualsiasi titolo. Le amministrazioni rendono noti, mediante inserimento nelle proprie banche dati accessibili al pubblico per via telematica, gli elenchi dei propri consulenti indicando l'oggetto, la durata e il compenso dell'incarico </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nonché l'attestazione dell'avvenuta verifica dell'insussistenza di situazioni, anche potenziali, di conflitto di interessi. Le informazioni relative a consulenze e incarichi comunicate dalle amministrazioni al Dipartimento della funzione pubblica, nonché le informazioni pubblicate dalle stesse nelle proprie banche dati accessibili al pubblico per via telematica ai sensi del presente articolo, sono trasmesse e pubblicate in tabelle riassuntive rese liberamente scaricabili in un formato digitale standard aperto che consenta di analizzare e rielaborare, anche a fini statistici, i dati informatici. Entro il 31 dicembre di ciascun anno il Dipartimento della funzione pubblica trasmette alla Corte dei conti l'elenco delle amministrazioni che hanno omesso di trasmettere e pubblicare, in tutto o in parte, le informazioni di cui al terzo periodo del presente comma in formato digitale standard aperto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Entro il 31 dicembre di ciascun anno il Dipartimento della funzione pubblica trasmette alla Corte dei conti l’elenco delle amministrazioni che hanno omesso di effettuare la comunicazione, avente ad oggetto l’elenco dei collaboratori esterni e dei soggetti cui sono stati affidati incarichi di consulenza</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00397693">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5A22211A" w14:textId="1F70CAAE" w:rsidR="00397693" w:rsidRDefault="00397693" w:rsidP="00397693">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4819"/>
+          <w:tab w:val="right" w:pos="9638"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> versione 1_190724</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="008C07BA" w:rsidRDefault="008C07BA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...576 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02AE0128"/>
-[...1885 lines deleted...]
-    <w:nsid w:val="37575477"/>
+    <w:nsid w:val="28365E46"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D86EB454"/>
-[...969 lines deleted...]
-    <w:tmpl w:val="DCDEEDF8"/>
+    <w:tmpl w:val="DF6A77B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="∙"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2880" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3600" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="∙"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...199 lines deleted...]
-    <w:nsid w:val="6210389A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B81327"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="47D87748"/>
+    <w:tmpl w:val="C9569C22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="∙"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2880" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3600" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="∙"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63366ADA"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66EA6E7B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="DF30C36C"/>
-[...566 lines deleted...]
-    <w:tmpl w:val="064A7D48"/>
+    <w:tmpl w:val="7BF61EEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="283"/>
+        <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="∙"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2880" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3600" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4320" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="∙"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
-[...112 lines deleted...]
-  <w:num w:numId="32">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="33">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-  <w:defaultTabStop w:val="708"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC4702"/>
-[...1827 lines deleted...]
-    <w:rsid w:val="00CE1DF6"/>
+    <w:rsidRoot w:val="008C07BA"/>
+    <w:rsid w:val="000D06F9"/>
+    <w:rsid w:val="00106708"/>
+    <w:rsid w:val="00242217"/>
+    <w:rsid w:val="00321653"/>
+    <w:rsid w:val="00395909"/>
+    <w:rsid w:val="00397693"/>
+    <w:rsid w:val="004E32DC"/>
+    <w:rsid w:val="00723864"/>
+    <w:rsid w:val="00725516"/>
+    <w:rsid w:val="007D5403"/>
+    <w:rsid w:val="008C07BA"/>
+    <w:rsid w:val="00980E81"/>
+    <w:rsid w:val="00BA67B9"/>
+    <w:rsid w:val="00C77841"/>
+    <w:rsid w:val="00D935BC"/>
+    <w:rsid w:val="00E27483"/>
+    <w:rsid w:val="00F12AA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="25A7E96C"/>
+  <w15:docId w15:val="{887F2110-14F1-43CA-8006-80C1DDD808DA}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8847,98 +2331,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9114,109 +2601,301 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Testosegnaposto">
-[...4 lines deleted...]
-    <w:rsid w:val="004E62D4"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titolo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B58A22DCAA64C4496A875FBEDC8F1CE">
-[...1 lines deleted...]
-    <w:rsid w:val="004E62D4"/>
+  <w:style w:type="paragraph" w:styleId="Sottotitolo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-  <w:allowPNG/>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="1732195990">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bd01.leggiditalia.it/cgi-bin/FulShow?TIPO=5&amp;NOTXT=1&amp;KEY=01LX0000783063ART0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bd01.leggiditalia.it/cgi-bin/FulShow?TIPO=5&amp;NOTXT=1&amp;KEY=01LX0000100770ART1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bd01.leggiditalia.it/cgi-bin/FulShow?TIPO=5&amp;NOTXT=1&amp;KEY=01LX0000850658ART29" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bd01.leggiditalia.it/cgi-bin/FulShow?TIPO=5&amp;NOTXT=1&amp;KEY=01LX0000783063ART0" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -9246,84 +2925,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -9489,88 +3170,70 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>505</Words>
-  <Characters>2885</Characters>
+  <Words>478</Words>
+  <Characters>2726</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>roberta</Company>
+  <Company>_</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3384</CharactersWithSpaces>
+  <CharactersWithSpaces>3198</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:creator>roberta dri</dc:creator>
+  <dc:creator>Andrea Vancetti</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>